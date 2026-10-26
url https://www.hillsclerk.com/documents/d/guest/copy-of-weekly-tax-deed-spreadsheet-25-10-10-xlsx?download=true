--- v6 (2026-08-31)
+++ v7 (2026-10-26)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Groups\ACC_SYS\Website\Tax Deeds\Public Record Request 230523 Peter Masa\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A7576F9B-EC89-4CE6-A3AC-E4BAC91AE72E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BF2BD142-15E9-4C20-BCF6-2ED04CEBB23A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tax Deed" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Tax Deed'!$A$2:$B$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Tax Deed'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <si>
     <t>CASE NUMBER</t>
   </si>
   <si>
     <t>BALANCE</t>
   </si>
   <si>
     <t>16-LW-000319</t>
   </si>
   <si>
     <t>17-LW-000827</t>
   </si>
   <si>
     <t>18-LW-000360</t>
   </si>
   <si>
     <t>21-LW-000522</t>
   </si>
   <si>
     <t>22-LW-000082</t>
   </si>
   <si>
     <t>23-LW-001012</t>
   </si>
   <si>
@@ -199,51 +199,60 @@
   <si>
     <t>26-LW-000468</t>
   </si>
   <si>
     <t>26-LW-000487</t>
   </si>
   <si>
     <t>26-LW-000488</t>
   </si>
   <si>
     <t>26-LW-000532</t>
   </si>
   <si>
     <t>26-LW-000541</t>
   </si>
   <si>
     <t>26-LW-000545</t>
   </si>
   <si>
     <t>26-LW-000549</t>
   </si>
   <si>
     <t>26-LW-000450</t>
   </si>
   <si>
-    <t>as of 08/28/2026</t>
+    <t>26-LW-000577</t>
+  </si>
+  <si>
+    <t>26-LW-000585</t>
+  </si>
+  <si>
+    <t>as of 10/23/2026</t>
+  </si>
+  <si>
+    <t>26-LW-000702</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1150,64 +1159,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+      <selection activeCell="G11" sqref="G11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.28515625" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="5">
         <v>59530.89</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="5"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5">
@@ -1289,81 +1298,81 @@
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="5">
         <v>276624.62</v>
       </c>
       <c r="D12" s="2"/>
       <c r="E12" s="5"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="5">
         <v>10573.8</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="5"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="5">
-        <v>536.99</v>
+        <v>10</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="5"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="5">
         <v>59247.790000000015</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="5"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="5">
         <v>13694.789999999999</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="5"/>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B17" s="5">
-        <v>23874.09</v>
+        <v>10</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="5"/>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="5">
         <v>12322.8</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="5"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="5">
         <v>22389.16</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="5"/>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
@@ -1399,171 +1408,171 @@
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="5">
         <v>7627.260000000002</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="5">
         <v>5944.21</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="5"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B25" s="5">
-        <v>1682.36</v>
+        <v>10</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="5"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="5">
-        <v>7414.1</v>
+        <v>10</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="5"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="5">
-        <v>136428.44</v>
+        <v>10</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="5"/>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="5">
-        <v>60466.869999999995</v>
+        <v>10</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="5"/>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="5">
         <v>47251.64</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="5"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="5">
         <v>49644.45</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="5"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="5">
         <v>580.99</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="5">
         <v>388.57</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="5">
-        <v>35146.85</v>
+        <v>34484.85</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="5">
         <v>149811.1</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="5"/>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="5">
         <v>243172.77</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="5"/>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="5">
         <v>71541.7</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="5"/>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="5">
-        <v>21557.14</v>
+        <v>10</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="5"/>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="5">
         <v>102459.86</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="5"/>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B39" s="5">
         <v>149452.48000000001</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="5"/>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
@@ -1689,66 +1698,84 @@
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="5">
         <v>329.28</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="5"/>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="5">
         <v>83976.23</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="5"/>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="5">
-        <v>1546.29</v>
+        <v>2652.06</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="5"/>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A55" s="2"/>
-      <c r="B55" s="5"/>
+      <c r="A55" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B55" s="5">
+        <v>40.5</v>
+      </c>
+      <c r="D55" s="2"/>
+      <c r="E55" s="5"/>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A56" s="2"/>
-      <c r="B56" s="5"/>
+      <c r="A56" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B56" s="5">
+        <v>23777.45</v>
+      </c>
+      <c r="D56" s="2"/>
+      <c r="E56" s="5"/>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A57" s="2"/>
-      <c r="B57" s="5"/>
+      <c r="A57" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B57" s="5">
+        <v>20975.22</v>
+      </c>
+      <c r="D57" s="2"/>
+      <c r="E57" s="5"/>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="2"/>
       <c r="B58" s="5"/>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="2"/>
       <c r="B59" s="5"/>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="2"/>
       <c r="B60" s="5"/>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="2"/>
       <c r="B61" s="5"/>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="2"/>
       <c r="B62" s="5"/>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="2"/>
       <c r="B63" s="5"/>
     </row>